--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -469,290 +469,293 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C2">
         <v>3</v>
       </c>
       <c r="D2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F2">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G2">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="H2">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="I2">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="J2">
         <v>6</v>
       </c>
       <c r="K2">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G3">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H3">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I3">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
+        <v>7</v>
+      </c>
+      <c r="C4">
+        <v>2</v>
+      </c>
+      <c r="D4">
+        <v>5</v>
+      </c>
+      <c r="F4">
+        <v>18</v>
+      </c>
+      <c r="G4">
+        <v>32</v>
+      </c>
+      <c r="H4">
+        <v>16</v>
+      </c>
+      <c r="I4">
+        <v>8</v>
+      </c>
+      <c r="J4">
         <v>4</v>
       </c>
-      <c r="C4">
-[...19 lines deleted...]
-      </c>
       <c r="K4">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>7</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G5">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H5">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I5">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6">
+        <v>7</v>
+      </c>
+      <c r="C6">
         <v>4</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G6">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H6">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I6">
+        <v>15</v>
+      </c>
+      <c r="J6">
         <v>9</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>7</v>
+      </c>
+      <c r="C7">
         <v>4</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7">
+        <v>19</v>
+      </c>
+      <c r="G7">
+        <v>20</v>
+      </c>
+      <c r="H7">
+        <v>16</v>
+      </c>
+      <c r="I7">
         <v>8</v>
       </c>
-      <c r="G7">
-[...2 lines deleted...]
-      <c r="H7">
+      <c r="J7">
         <v>8</v>
       </c>
-      <c r="I7">
-[...4 lines deleted...]
-      </c>
       <c r="K7">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G8">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="H8">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="I8">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J8">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K8">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F9">
+        <v>38</v>
+      </c>
+      <c r="G9">
+        <v>5</v>
+      </c>
+      <c r="H9">
+        <v>42</v>
+      </c>
+      <c r="I9">
         <v>20</v>
       </c>
-      <c r="G9">
-[...7 lines deleted...]
-      </c>
       <c r="J9">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="K9">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>