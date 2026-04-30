--- v6 (2026-04-07)
+++ v7 (2026-04-30)
@@ -12,107 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Standings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Team name</t>
   </si>
   <si>
     <t>Games Played</t>
   </si>
   <si>
     <t>Win</t>
   </si>
   <si>
     <t>Loss</t>
   </si>
   <si>
     <t>Tie</t>
   </si>
   <si>
     <t>Goals For</t>
   </si>
   <si>
     <t>Goals Against</t>
   </si>
   <si>
     <t>Pims</t>
   </si>
   <si>
     <t>PimsI</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Win Pct</t>
-  </si>
-[...22 lines deleted...]
-    <t>Fireball Dragons</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -415,350 +391,97 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K9"/>
+  <dimension ref="A1:K1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
-      </c>
-[...251 lines deleted...]
-        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">