--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -12,83 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Standings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Team name</t>
   </si>
   <si>
     <t>Games Played</t>
   </si>
   <si>
     <t>Win</t>
   </si>
   <si>
     <t>Loss</t>
   </si>
   <si>
     <t>Tie</t>
   </si>
   <si>
     <t>Goals For</t>
   </si>
   <si>
     <t>Goals Against</t>
   </si>
   <si>
     <t>Pims</t>
   </si>
   <si>
     <t>PimsI</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Win Pct</t>
+  </si>
+  <si>
+    <t>Etobicoke Wings</t>
+  </si>
+  <si>
+    <t>Mimico Old Boys</t>
+  </si>
+  <si>
+    <t>Blades</t>
+  </si>
+  <si>
+    <t>Mimico Creaks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -391,97 +403,219 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2">
+        <v>2</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>13</v>
+      </c>
+      <c r="G2">
+        <v>9</v>
+      </c>
+      <c r="H2">
+        <v>8</v>
+      </c>
+      <c r="I2">
+        <v>4</v>
+      </c>
+      <c r="J2">
+        <v>3</v>
+      </c>
+      <c r="K2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3">
+        <v>2</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>10</v>
+      </c>
+      <c r="G3">
+        <v>11</v>
+      </c>
+      <c r="H3">
+        <v>6</v>
+      </c>
+      <c r="I3">
+        <v>3</v>
+      </c>
+      <c r="J3">
+        <v>2</v>
+      </c>
+      <c r="K3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>2</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>7</v>
+      </c>
+      <c r="H4">
+        <v>10</v>
+      </c>
+      <c r="I4">
+        <v>5</v>
+      </c>
+      <c r="J4">
+        <v>3</v>
+      </c>
+      <c r="K4">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>2</v>
+      </c>
+      <c r="D5">
+        <v>2</v>
+      </c>
+      <c r="F5">
+        <v>5</v>
+      </c>
+      <c r="G5">
+        <v>9</v>
+      </c>
+      <c r="H5">
+        <v>6</v>
+      </c>
+      <c r="I5">
+        <v>3</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">