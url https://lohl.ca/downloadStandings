--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -457,162 +457,171 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>5</v>
+      </c>
+      <c r="C2">
         <v>2</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F2">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G2">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="E3">
+        <v>2</v>
       </c>
       <c r="F3">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="G3">
+        <v>30</v>
+      </c>
+      <c r="H3">
+        <v>22</v>
+      </c>
+      <c r="I3">
         <v>11</v>
       </c>
-      <c r="H3">
-[...4 lines deleted...]
-      </c>
       <c r="J3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K3">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
+        <v>5</v>
+      </c>
+      <c r="C4">
         <v>2</v>
       </c>
-      <c r="C4">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F4">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="G4">
+        <v>11</v>
+      </c>
+      <c r="H4">
+        <v>32</v>
+      </c>
+      <c r="I4">
+        <v>16</v>
+      </c>
+      <c r="J4">
         <v>7</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>5</v>
+      </c>
+      <c r="D5">
+        <v>3</v>
+      </c>
+      <c r="E5">
         <v>2</v>
       </c>
-      <c r="D5">
+      <c r="F5">
+        <v>14</v>
+      </c>
+      <c r="G5">
+        <v>20</v>
+      </c>
+      <c r="H5">
+        <v>22</v>
+      </c>
+      <c r="I5">
+        <v>11</v>
+      </c>
+      <c r="J5">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>