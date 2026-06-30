--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -457,174 +457,180 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C2">
         <v>2</v>
       </c>
+      <c r="D2">
+        <v>3</v>
+      </c>
       <c r="E2">
         <v>3</v>
       </c>
       <c r="F2">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G2">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H2">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J2">
         <v>7</v>
       </c>
       <c r="K2">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H3">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I3">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K3">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
+        <v>8</v>
+      </c>
+      <c r="C4">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E4">
         <v>3</v>
       </c>
       <c r="F4">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G4">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H4">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I4">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J4">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K4">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>8</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G5">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H5">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">