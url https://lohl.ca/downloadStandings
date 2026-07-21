--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -457,180 +457,180 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D2">
         <v>3</v>
       </c>
       <c r="E2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F2">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G2">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="H2">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J2">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="K2">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C3">
         <v>3</v>
       </c>
       <c r="D3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G3">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="H3">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I3">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="J3">
         <v>8</v>
       </c>
       <c r="K3">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F4">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="H4">
+        <v>62</v>
+      </c>
+      <c r="I4">
+        <v>31</v>
+      </c>
+      <c r="J4">
         <v>18</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G5">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="H5">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="I5">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="J5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K5">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">