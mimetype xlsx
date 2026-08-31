--- v11 (2026-07-21)
+++ v12 (2026-08-31)
@@ -457,180 +457,180 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C2">
         <v>4</v>
       </c>
       <c r="D2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G2">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="H2">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I2">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="J2">
         <v>12</v>
       </c>
       <c r="K2">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="G3">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="H3">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J3">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="K3">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
+        <v>15</v>
+      </c>
+      <c r="C4">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E4">
         <v>4</v>
       </c>
       <c r="F4">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="G4">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="I4">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="J4">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K4">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G5">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="H5">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="I5">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K5">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">